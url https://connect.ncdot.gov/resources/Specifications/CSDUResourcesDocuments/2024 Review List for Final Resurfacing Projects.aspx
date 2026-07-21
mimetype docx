--- v1 (2026-03-14)
+++ v2 (2026-07-21)
@@ -18258,52 +18258,52 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072984ED54992B14D9B68801BEDC5BD37" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a560a0452cd95b03f0a608a2fce8e4eb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="d0569121-d2e8-4846-b5bf-33476a59d3c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db817f7351b0f0d4ab3bfc5f6fa1cb4b" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072984ED54992B14D9B68801BEDC5BD37" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73237be87a3e1eb0f5f707d88d0198f4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="d0569121-d2e8-4846-b5bf-33476a59d3c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecbd4fe306867f379899195c98db9709" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="d0569121-d2e8-4846-b5bf-33476a59d3c0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:Date" minOccurs="0"/>
                 <xsd:element ref="ns3:Revisions_x0020_Content_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -18370,50 +18370,51 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0569121-d2e8-4846-b5bf-33476a59d3c0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Description0" ma:index="2" nillable="true" ma:displayName="Description" ma:internalName="Description0">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date" ma:index="3" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:internalName="Date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Revisions_x0020_Content_x0020_Type" ma:index="4" nillable="true" ma:displayName="Revisions Content Type" ma:format="Dropdown" ma:internalName="Revisions_x0020_Content_x0020_Type">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Alternative Curb Ramp Designs"/>
           <xsd:enumeration value="Major Changes"/>
           <xsd:enumeration value="Resurfacing Project Details"/>
           <xsd:enumeration value="Review List"/>
           <xsd:enumeration value="Special Detail Request"/>
+          <xsd:enumeration value="Archived"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Year" ma:index="16" nillable="true" ma:displayName="Year" ma:format="Dropdown" ma:internalName="Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="2018"/>
           <xsd:enumeration value="2024"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="0" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
@@ -18518,51 +18519,51 @@
     <Year xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">2024</Year>
     <Revisions_x0020_Content_x0020_Type xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">Review List</Revisions_x0020_Content_x0020_Type>
     <Date xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0" xsi:nil="true"/>
     <Description0 xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">2024 Review List for Final Resurfacing Projects</Description0>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AEEDA9C-C644-4C16-9ED2-F6B4419EACCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8DB8DA1-EF23-4225-A1FA-0762A98CEBC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EAD70E0-69CA-4463-9EC0-12689563FE82}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{918AB191-98A9-4BB0-B598-64ABC4B7E38A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88663531-4A34-42F2-BDC9-89C8616A20D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{029BAE88-4050-44C4-8FD7-969C957C1E19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="d0569121-d2e8-4846-b5bf-33476a59d3c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>