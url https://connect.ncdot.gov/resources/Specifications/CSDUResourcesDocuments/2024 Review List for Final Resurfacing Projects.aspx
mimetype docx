--- v2 (2026-07-21)
+++ v3 (2026-10-11)
@@ -18258,51 +18258,51 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072984ED54992B14D9B68801BEDC5BD37" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="73237be87a3e1eb0f5f707d88d0198f4">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072984ED54992B14D9B68801BEDC5BD37" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f63372c85c4add4422f202078aa299d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns3="d0569121-d2e8-4846-b5bf-33476a59d3c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecbd4fe306867f379899195c98db9709" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="d0569121-d2e8-4846-b5bf-33476a59d3c0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:Description0" minOccurs="0"/>
                 <xsd:element ref="ns3:Date" minOccurs="0"/>
                 <xsd:element ref="ns3:Revisions_x0020_Content_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:Year" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -18519,51 +18519,51 @@
     <Year xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">2024</Year>
     <Revisions_x0020_Content_x0020_Type xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">Review List</Revisions_x0020_Content_x0020_Type>
     <Date xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0" xsi:nil="true"/>
     <Description0 xmlns="d0569121-d2e8-4846-b5bf-33476a59d3c0">2024 Review List for Final Resurfacing Projects</Description0>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AEEDA9C-C644-4C16-9ED2-F6B4419EACCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8DB8DA1-EF23-4225-A1FA-0762A98CEBC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{918AB191-98A9-4BB0-B598-64ABC4B7E38A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47B82D4E-BADF-4516-8837-A33460293A2D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88663531-4A34-42F2-BDC9-89C8616A20D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{029BAE88-4050-44C4-8FD7-969C957C1E19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <ds:schemaRef ds:uri="d0569121-d2e8-4846-b5bf-33476a59d3c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
@@ -18580,51 +18580,51 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NEW!  2024 Review List for Final Construction Plans</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NEW!  2024 Review List for Final Resurfacing Projects</dc:title>
+  <dc:title>2024 Review List for Final Resurfacing Projects</dc:title>
   <dc:subject/>
   <dc:creator>Natasha Simmons</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072984ED54992B14D9B68801BEDC5BD37</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>51600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Code">